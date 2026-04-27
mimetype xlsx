--- v0 (2025-11-04)
+++ v1 (2026-04-27)
@@ -164,51 +164,51 @@
   <si>
     <t>Business and Politics</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1017/bap.2024.21</t>
   </si>
   <si>
     <t>1469-3569</t>
   </si>
   <si>
     <t>John-F.-Kennedy-Institut für Nordamerikastudien (JFKI)</t>
   </si>
   <si>
     <t>John-F.-Kennedy-Institut für Nordamerikastudien (JFKI) / Abteilung Soziologie:::4d3dad75-150d-4d57-983d-881976ae89ea:::600</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>