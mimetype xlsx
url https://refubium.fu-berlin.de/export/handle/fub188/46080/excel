--- v0 (2026-01-07)
+++ v1 (2026-04-26)
@@ -6,91 +6,94 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="73">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.contributor.firstReferee</t>
   </si>
   <si>
     <t>dc.contributor.furtherReferee</t>
   </si>
   <si>
     <t>dc.contributor.gender</t>
   </si>
   <si>
     <t>dc.date.accepted</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.eisbn</t>
   </si>
   <si>
+    <t>dc.identifier.isbn</t>
+  </si>
+  <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.identifier.urn</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
     <t>dc.title.translated[ger]</t>
@@ -150,50 +153,53 @@
     <t>Peters, Anne</t>
   </si>
   <si>
     <t>Krieger, Heike||Cochrane, Alasdair</t>
   </si>
   <si>
     <t>female</t>
   </si>
   <si>
     <t>2023-07-03</t>
   </si>
   <si>
     <t>2025-01-06T11:07:47Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>When animal rights activists enter farms or laboratories, they pose particular challenges for the law. How can the ethical motives of the activists be adequately taken into account in the legal assessment without giving them carte blanche for otherwise unlawful behaviour? This dissertation analyses, evaluates and compares the legislation and jurisprudence in Germany and other jurisdictions, particularly in the United States. In so doing, it incorporates the findings and methods of political theory alongside the legal assessment. The principles developed lay a foundation for a nuanced legal assessment of protest movements and methods on the limits of legality.</t>
   </si>
   <si>
     <t>395 Seiten</t>
   </si>
   <si>
     <t>978-3-7489-1995-7</t>
+  </si>
+  <si>
+    <t>978-3-7560-1458-3</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/46080||http://dx.doi.org/10.17169/refubium-45789</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-46080-9</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>300 Sozialwissenschaften::340 Recht::340 Recht</t>
   </si>
   <si>
     <t>comparative law||normative jurisprudence||democratic theory||animal activists</t>
   </si>
   <si>
     <t>Law and Protest at the Periphery of Democracy</t>
   </si>
   <si>
     <t>Evaluating Legal Responses to Animal Activism and Undercover Footage</t>
   </si>
@@ -266,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AK2"/>
+  <dimension ref="A1:AL2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -381,153 +387,159 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="W2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="Z2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AA2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AB2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AC2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AD2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AE2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="AF2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AG2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="AH2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="AI2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AJ2" t="s">
-        <v>70</v>
+        <v>71</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>