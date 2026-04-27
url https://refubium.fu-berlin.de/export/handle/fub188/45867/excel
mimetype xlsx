--- v0 (2025-12-09)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -86,50 +86,56 @@
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>24fbf450-bcc8-48fa-ae92-91ccea6a999b</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Braun, Timo||Ekstedt, Eskil||Lundin, Rolf A.||Sydow, Jörg</t>
   </si>
   <si>
     <t>2025-08-14T08:30:43Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Focusing on relational dynamics among collaborating organizations, we ask how inter-organizational projects respond to digitalization and ensure that the dynamics remain manageable. Digital tools, such as Building Information Modeling (BIM) in the construction industry, can help to manage relational dynamics but may also cause additional ones. Considering the theorizing of stability and change as a duality, the practice-based perspective adopted, and the empirical evidence from two comparable construction projects investigated, these dynamics are not only mitigated, but also maintained, or even mobilized. With its focus on relationally embedded interorganizational projects, and additional relational dynamics triggered and managed by BIM in face of the recursive interplay between stability and change, the study provides a nuanced manageability framework. With this it contributes not only to project management scholarship, but also to management research more broadly, which is increasingly interested in forms of temporary organizing.</t>
   </si>
   <si>
     <t>21 Seiten</t>
@@ -165,50 +171,56 @@
     <t>Project Management Journal</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/87569728241294204</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>1938-9507</t>
   </si>
   <si>
     <t>Wirtschaftswissenschaft</t>
   </si>
   <si>
     <t>Betriebswirtschaftslehre / Management-Department:::bdec8274-f75a-4d64-a3d8-cfd32b0a0bf3:::600</t>
+  </si>
+  <si>
+    <t>Sage</t>
+  </si>
+  <si>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AE2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +321,141 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>