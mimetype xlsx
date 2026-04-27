--- v0 (2025-11-05)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>0af070a1-14da-4082-b050-d3aa8ee1b2d3</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Bretzinger, Lukas||Hölper, Marvin||Tippenhauer, Christie Marie||Plenio, Jan-Lukas||Madureira, Augusto||Heuwieser, Wolfgang||Borchardt, Stefan</t>
+    <t>Bretzinger, Lukas||Hölper, Marvin||Tippenhauer, Christie Marie||Plenio, Jan-Lukas||Madureira, Augusto M. L.||Heuwieser, Wolfgang||Borchardt, Stefan</t>
   </si>
   <si>
     <t>2024-11-14T15:00:35Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>The objective of this study was to evaluate four different automated activity monitoring (AAM) systems to identify anovulatory cows in early lactation. A total of 852 lactating Holstein cows (221 primiparous and 631 multiparous cows) from four commercial dairy herds were enrolled. On each farm, cows were equipped with a respective AAM system (SB: Smartbow; HT: Heatime; DP: Delpro; and CM: CowManager). Each cow was sampled three times within the voluntary waiting period (VWP) in a two-week interval to detect the blood progesterone (P4) concentration. Cows were classified based on the concentration of P4 as follows: (1) none of the three blood P4 concentrations exceeded 1.0 ng/mL (anovulatory); (2) at least one of the three blood P4 concentrations was above 1.0 ng/mL (ovulatory). Cows were classified based on estrus alerts as follows: (1) no estrus alert was detected by an AAM system from 7 to 60 DIM (anestrus); (2) at least one estrus alert was detected by an AAM system from 7 to 60 DIM (estrus). Accuracy, sensitivity, specificity, positive predictive value, and negative predictive value were calculated for each AAM system for anovulatory cows [(SB: 77.6%; 26.8%; 89.3%; 36.7%; and 84.1%); (HT: 79.2%; 63.6%; 83.6%; 52.8%; and 88.9%); (DP: 47.2%; 78.8%; 41.5%; 19.5%; and 91.6%); (CM: 80.5%; 23.7%; 92.7%; 39.1%; and 85.3%)].</t>
   </si>
   <si>
     <t>16 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/45665||http://dx.doi.org/10.17169/refubium-45378</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::636 Viehwirtschaft||600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit::610 Medizin und Gesundheit</t>
   </si>