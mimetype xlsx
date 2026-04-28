--- v0 (2025-12-08)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -86,50 +86,56 @@
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>efc5faaf-53c6-4ba9-a3d3-5ec2b174386c</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Alfers, Tobias||Gittler, Georg||Ulitzsch, Esther||Pohl, Steffi</t>
   </si>
   <si>
     <t>2025-03-27T09:25:00Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>The speed–accuracy tradeoff (SAT), where increased response speed often leads to decreased accuracy, is well established in experimental psychology. However, its implications for psychological assessments, especially in high-stakes settings, remain less understood. This study presents an experimental approach to investigate the SAT within a high-stakes spatial ability assessment. By manipulating instructions in a within-subjects design to induce speed variations in a large sample (N = 1,305) of applicants for an air traffic controller training program, we demonstrate the feasibility of manipulating working speed. Our findings confirm the presence of the SAT for most participants, suggesting that traditional ability scores may not fully reflect performance in high-stakes assessments. Importantly, we observed individual differences in the SAT, challenging the assumption of uniform SAT functions across test takers. These results highlight the complexity of interpreting high-stakes assessment outcomes and the influence of test conditions on performance dynamics. This study offers a valuable addition to the methodological toolkit for assessing the intraindividual relationship between speed and accuracy in psychological testing (including SAT research), providing a controlled approach while acknowledging the need to address potential confounders. Future research may apply this method across various cognitive domains, populations, and testing contexts to deepen our understanding of the SAT’s broader implications for psychological measurement.</t>
   </si>
   <si>
     <t>27 Seiten</t>
@@ -165,50 +171,56 @@
     <t>Educational and Psychological Measurement</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>https://doi.org/10.1177/00131644241271309</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>1552-3888</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>
   <si>
     <t>Arbeitsbereich Methoden und Evaluation/Qualitätssicherung:::3ed9265b-a88e-4cb7-9188-7ec75d38394d:::600</t>
+  </si>
+  <si>
+    <t>Sage</t>
+  </si>
+  <si>
+    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AE2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +321,141 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>