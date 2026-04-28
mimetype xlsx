--- v0 (2025-11-03)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>27f21a44-d822-4c1a-8d5e-bf127a605479</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Djurdjevac Conrad, Nataša||Chemnitz, Robin||Kostré, Margarita||Schweigart, Fleur||Fless, Friederike||Schütte, Christof||Ducke, Benjamin</t>
   </si>
   <si>
     <t>2024-11-05T11:16:51Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Romanisation is a multi-faceted historical phenomenon with profound and lasting cultural impact on the ancient world. In the modern-day territory of Tunisia, this is particularly manifest during the first four centuries AD, under the reign of the Roman Empire. We derive a reduced, operational concept of Romanisation as a cultural diffusion process that is observable in the archaeological remains of the Roman era settlement system. We then introduce a novel mathematical model that computes spatio-temporal approximations for the Romanisation of the settlement system. The model is based on the concept of temporal road activation and makes minimal assumptions regarding input data quality. The results of our study contribute to the understanding of the time dynamics of the region’s road network, under the influence of Romanisation. Our model can be applied in similar archaeological research scenarios, to generate spatio-temporal backbones for the analysis of otherwise intractably complex social processes.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0309752</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0309752</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Mathematik und Informatik</t>
   </si>
   <si>
     <t>Institut für Mathematik:::bbcc0fd4-8a69-48ba-bf5a-6eae54fc4a88:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>