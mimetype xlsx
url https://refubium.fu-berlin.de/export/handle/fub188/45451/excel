--- v0 (2025-10-30)
+++ v1 (2026-04-27)
@@ -6,71 +6,71 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
-    <t>dc.description.abstract[]</t>
+    <t>dc.description.abstract</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
@@ -78,50 +78,53 @@
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.urn</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
+  </si>
+  <si>
+    <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>45dc3fb0-0d61-4c5d-a9e0-3da8942117d9</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Herre, Christina||Nshdejan, Arpenik||Klopfleisch, Robert||Corte, Giuliano Mario||Bahramsoltani, Mahtab</t>
   </si>
   <si>
     <t>2024-10-31T12:54:06Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Introduction:
 Angiogenic behaviour has been shown as highly versatile among Endothelial cells (ECs) causing problems of in vitro assays of angiogenesis considering their reproducibility. It is indispensable to investigate influencing factors of the angiogenic potency of ECs.
@@ -164,102 +167,105 @@
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0294933</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0294933</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Veterinär-Anatomie:::b4a43edc-433c-4b30-8549-d446664ae352:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AA2"/>
+  <dimension ref="A1:AB2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -300,123 +306,129 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Y2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Z2" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>