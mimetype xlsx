--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -80,50 +80,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>98422fee-3f72-46b7-9012-beef3e7f9345</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Bryant, Patrick||Noé, Frank</t>
   </si>
   <si>
     <t>2024-09-05T11:39:35Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Structure prediction of protein complexes has improved significantly with AlphaFold2 and AlphaFold-multimer (AFM), but only 60% of dimers are accurately predicted. Here, we learn a bias to the MSA representation that improves the predictions by performing gradient descent through the AFM network. We demonstrate the performance on seven difficult targets from CASP15 and increase the average MMscore to 0.76 compared to 0.63 with AFM. We evaluate the procedure on 487 protein complexes where AFM fails and obtain an increased success rate (MMscore&gt;0.75) of 33% on these difficult targets. Our protocol, AFProfile, provides a way to direct predictions towards a defined target function guided by the MSA. We expect gradient descent over the MSA to be useful for different tasks.</t>
@@ -158,51 +161,54 @@
   <si>
     <t>10.1371/journal.pcbi.1012253</t>
   </si>
   <si>
     <t>PLOS Computational Biology</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pcbi.1012253</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1553-7358</t>
   </si>
   <si>
     <t>Mathematik und Informatik</t>
   </si>
   <si>
     <t>Institut für Mathematik:::bbcc0fd4-8a69-48ba-bf5a-6eae54fc4a88:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert .</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -212,51 +218,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AC2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -300,126 +306,132 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Y2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>