--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -89,63 +89,63 @@
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>42b577c0-4b68-4904-8959-e0b0fb6e3104</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Rodrigues, Jéssica F.||Londero, Ana Júlia Z.||Tirloni, Bárbara||Roca Jungfer, Maximilian||Abram, Ulrich||Lang, Ernesto S.</t>
+    <t>Rodrigues, Jéssica F.||Londero, Ana Júlia Z.||Tirloni, Bárbara||Roca Jungfer, Maximilian||Abram, Ulrich||Lang, Ernesto Schulz</t>
   </si>
   <si>
     <t>2024-09-11T05:57:04Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Hydrolysis of PhTeI3 in the presence of sodium phenylseleninate and M3+ ions (M = Y, Nd, Ce) gives well-defined, bowl-shaped telluroxane clusters. Each of the two half-spheres of the compositions [(PhTe)18{ML}O24]7+/8+ ({ML} = {Y(NO3)(H2O)}2+ (1), {Nd(NO3)(H2O)2+} (2), or {Ce(NO3)2}+ (3)) are connected by two (compound 3) or four (compounds 1 and 2) PhSeO2– bridges. The resulting chalcogenoxane spheres have internal volumes of approximately 1500 Å3. Charge compensation is provided by nitrate ions and/or [Na2(NO3)8]6– clusters, which are located inside and surrounding these spheres.</t>
   </si>
   <si>
     <t>5 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/44712||http://dx.doi.org/10.17169/refubium-44423</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::540 Chemie::540 Chemie und zugeordnete Wissenschaften</t>
   </si>