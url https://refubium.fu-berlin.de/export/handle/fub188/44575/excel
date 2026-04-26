--- v0 (2025-10-27)
+++ v1 (2026-04-26)
@@ -6,76 +6,79 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
+    <t>dc.identifier.sepid[]</t>
+  </si>
+  <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.language</t>
   </si>
   <si>
     <t>dc.rights.uri</t>
   </si>
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
@@ -111,50 +114,53 @@
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>1dde999d-99bb-4aaa-89c8-4f2e411c3aa9</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Litschko, Christa||Di Domenico, Valerio||Schulze, Julia||Li, Sizhe||Ovchinnikova, Olga G.||Voskuilen, Thijs||Bethe, Andrea||Cifuente, Javier O.||Marina, Alberto||Schubert, Mario</t>
   </si>
   <si>
     <t>2025-01-06T08:43:48Z</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>Capsules are long-chain carbohydrate polymers that envelop the surfaces of many bacteria, protecting them from host immune responses. Capsule biosynthesis enzymes are potential drug targets and valuable biotechnological tools for generating vaccine antigens. Despite their importance, it remains unknown how structurally variable capsule polymers of Gram-negative pathogens are linked to the conserved glycolipid anchoring these virulence factors to the bacterial membrane. Using Actinobacillus pleuropneumoniae as an example, we demonstrate that CpsA and CpsC generate a poly(glycerol-3-phosphate) linker to connect the glycolipid with capsules containing poly(galactosylglycerol-phosphate) backbones. We reconstruct the entire capsule biosynthesis pathway in A. pleuropneumoniae serotypes 3 and 7, solve the X-ray crystal structure of the capsule polymerase CpsD, identify its tetratricopeptide repeat domain as essential for elongating poly(glycerol-3-phosphate) and show that CpsA and CpsC stimulate CpsD to produce longer polymers. We identify the CpsA and CpsC product as a wall teichoic acid homolog, demonstrating similarity between the biosynthesis of Gram-positive wall teichoic acid and Gram-negative capsules.</t>
   </si>
   <si>
     <t>29 Seiten</t>
+  </si>
+  <si>
+    <t>109200</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/44575||http://dx.doi.org/10.17169/refubium-44287</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>
   <si>
     <t>Bacteria||Enzyme mechanisms||Glycobiology||Infectious diseases||X-ray crystallography</t>
   </si>
   <si>
     <t>Transition transferases prime bacterial capsule polymerization</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>