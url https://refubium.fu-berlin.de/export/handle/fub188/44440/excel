--- v0 (2026-01-09)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>aad477b6-8be5-4e95-88b7-bb9d20cfd4eb</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Mohammedsalih, Khalid M.||Ibrahim, Abdoelnaim I. Y.||Juma, Fathel-Rahman||Abdalmalaik, Abdalhakaim A. H.||Bashar, Ahmed||Coles, Gerald||Samson-Himmelstjerna, Georg von||Krücken, Jürgen</t>
   </si>
   <si>
     <t>2024-08-08T08:23:19Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>In Sudan, resistance to benzimidazoles has been reported recently in cattle and goats from South Darfur. Herein, ivermectin efficacy against gastrointestinal nematodes (GINs) was evaluated in sheep and goats in three study areas in South Darfur. The faecal egg count reduction test (FECRT) was used to evaluate the efficacy of ivermectin in sheep and goats naturally infected with GINs in the region of Bulbul (goats: n = 106), Kass (goats: n = 40) and Nyala (Domaia (sheep: n = 47, goats: n = 77) and the University farm (goats: n = 52)), using different treatment plans, and the efficacy was evaluated 12 days after treatment. Ivermectin efficacy was also evaluated in goats experimentally infected using local Haemonchus contortus isolates from Kass and Nyala. Nematodes surviving ivermectin treatment in goats in Bulbul and Nyala were harvested and larvae used to infect worm-free male sheep (n = 6, ≤6 months old). Infected sheep were dosed subcutaneously with ivermectin every eight days with increasing doses from 0.2 mg/kg to 1.6 mg/kg bodyweight (bw). Reduced ivermectin efficacy was identified in sheep and goats in the four study locations. Using a paired statistic, the efficacy of a therapeutic dose in sheep was 75.6% (90% upper credible limit (UCrL): 77.5%), while twice the recommended dose led to a reduction of 92.6% (90% UCrL: 93.3%). In goats, the FECRs of a therapeutic dose were 72.9–95.3% (90% UCrL range: 73.6–95.7%) in Bulbul, Nyala Domaia, Nyala University farm and Kass. Twice the dose recommended for goats in Bulbul revealed a 90% UCrL of 87.6%. All post-treatment faecal cultures contained only Haemonchus spp. larvae. The experimental infection trials in sheep and goats supported our findings from field trials and calculated upper 90% CrL of below 98.9%. For the first time highly ivermectin resistant H. contortus populations have been identified in sheep and goats in Sudan, and resistance was experimentally confirmed.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0301554</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0301554</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Parasitologie und Tropenveterinärmedizin:::2a66d747-b309-4cb6-9a31-2df4cf33dea6:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>