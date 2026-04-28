--- v0 (2025-10-31)
+++ v1 (2026-04-28)
@@ -83,51 +83,51 @@
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.funding.projectId</t>
   </si>
   <si>
     <t>refubium.funding.stream</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>280134ad-a52e-49b7-81fe-88890c8b85a8</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Friederichs, Petra||Grieger, Jens||Kunz, Torben||Ulbrich, Uwe||Bürger, Gerd||Buschow, Sebastian||Christ, Svenja||Lucio Eceiza, Etor E.||Fauer, Felix S.||Feldmann, Hendrik||Guan, Xiaoxiang||Heistermann, Maik||Kaspar, Frank||Kunz, Michael||Meredith, Edmund P.||Merz, Bruno||Mohr, Susanna||Niermann, Deborah||Pinto, Joaquim G.||Schröter, Jonas||Szemkus, Svenja||Voit, Paul||Vorogushyn, Sergiy</t>
+    <t>Friederichs, Petra||Grieger, Jens||Kunz, Torben||Ulbrich, Uwe||Bürger, Gerd||Buschow, Sebastian||Christ, Svenja||Lucio-Eceiza, Etor E.||Fauer, Felix S.||Feldmann, Hendrik||Guan, Xiaoxiang||Heistermann, Maik||Kaspar, Frank||Kunz, Michael||Meredith, Edmund P.||Merz, Bruno||Mohr, Susanna||Niermann, Deborah||Pinto, Joaquim G.||Schröter, Jonas||Szemkus, Svenja||Voit, Paul||Vorogushyn, Sergiy</t>
   </si>
   <si>
     <t>2024-07-24T13:02:12Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>28 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/44298||http://dx.doi.org/10.17169/refubium-44009</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-44298-9</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>ClimXtreme||Post-event assessment group||PostAG||Extremereignis||Hochwasser||Dauerniederschlag</t>
   </si>