--- v0 (2026-01-12)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>b72c328b-992d-44aa-b333-f4bd14972162</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Tajeri, Shahin||Chattopadhyay, Debasish||Langsley, Gordon||Nijhof, Ard M.</t>
   </si>
   <si>
     <t>2024-07-05T08:32:56Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Tropical theileriosis is a fatal leukemic-like disease of cattle caused by the tick-transmitted protozoan parasite Theileria annulata. The economics of cattle meat and milk production is severely affected by theileriosis in endemic areas. The hydroxynaphtoquinone buparvaquone (BPQ) is the only available drug currently used to treat clinical theileriosis, whilst BPQ resistance is emerging and spreading in endemic areas. Here, we chronically exposed T. annulata-transformed macrophages in vitro to BPQ and monitored the emergence of drug-resistant parasites. Surviving parasites revealed a significant increase in BPQ IC50 compared to the wild type parasites. Drug resistant parasites from two independent cloned lines had an identical single mutation, M128I, in the gene coding for T. annulata cytochrome B (Tacytb). This in vitro generated mutation has not been reported in resistant field isolates previously, but is reminiscent of the methionine to isoleucine mutation in atovaquone-resistant Plasmodium and Babesia. The M128I mutation did not appear to exert any deleterious effect on parasite fitness (proliferation and differentiation to merozoites). To gain insight into whether drug-resistance could have resulted from altered drug binding to TaCytB we generated in silico a 3D-model of wild type TaCytB and docked BPQ to the predicted 3D-structure. Potential binding sites cluster in four areas of the protein structure including the Q01 site. The bound drug in the Q01 site is expected to pack against an alpha helix, which included M128, suggesting that the change in amino acid in this position may alter drug-binding. The in vitro generated BPQ resistant T. annulata is a useful tool to determine the contribution of the various predicted docking sites to BPQ resistance and will also allow testing novel drugs against theileriosis for their potential to overcome BPQ resistance.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0299002</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0299002</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Parasitologie und Tropenveterinärmedizin:::2a66d747-b309-4cb6-9a31-2df4cf33dea6:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>