--- v0 (2025-12-30)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>688032d6-185f-4a1d-83ea-c3fd1d2e2e1d</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Chakroborty, Neloy Kumar||Leboulle, Gérard||Einspanier, Ralf||Menzel, Randolf</t>
   </si>
   <si>
     <t>2024-07-03T11:17:06Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Learning an olfactory discrimination task leads to heterogeneous results in honeybees with some bees performing very well and others at low rates. Here we investigated this behavioral heterogeneity and asked whether it was associated with particular gene expression patterns in the bee’s brain. Bees were individually conditioned using a sequential conditioning protocol involving several phases of olfactory learning and retention tests. A cumulative score was used to differentiate the tested bees into high and low performers. The rate of CS+ odor learning was found to correlate most strongly with a cumulative performance score extracted from all learning and retention tests. Microarray analysis of gene expression in the mushroom body area of the brains of these bees identified a number of differentially expressed genes between high and low performers. These genes are associated with diverse biological functions, such as neurotransmission, memory formation, cargo trafficking and development.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0304563</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0304563</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Biologie, Chemie, Pharmazie||Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Biologie:::77195c3c-c355-4e73-837e-d2e0ba8b6c51:::600||Institut für Veterinär-Biochemie:::33b64e7d-2671-494b-b4ca-a5312341a115:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>