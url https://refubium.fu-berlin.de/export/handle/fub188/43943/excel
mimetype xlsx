--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding[]</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>b88c874f-76cb-4421-bb94-260320a44362</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Teney, Celine||Pietrantuono, Giuseppe||Wolfram, Tobias</t>
   </si>
   <si>
     <t>2024-06-25T07:26:38Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Various studies point to the lack of evidence of distributive opinion polarization in Europe. As most studies analyse the same item batteries from international social surveys, this lack of polarization might be due to an item’s issue (e.g., the nature or substance of an item) or item formulation characteristics used to measure polarization. Based on a unique sample of 817 political attitudinal items asked in 2022 by respondents of a non-random online panel in Germany, we empirically assess the item characteristics most likely to lead to distributive opinion polarization–measured with the Van der Eijk agreement index. Our results show that only 20% of the items in our sample have some–at most moderate–level of opinion polarization. Moreover, an item’s salience in the news media before the survey data collection, whether an item measures attitudes toward individual financial and non-financial costs, and the implicit level of knowledge required to answer an item (level of technicality) are significantly associated with higher opinion polarization. By contrast, items measuring a cultural issue (such as issues on gender, LGTBQI+, and ethnic minorities) and items with a high level of abstraction are significantly associated with a lower level of polarization. Our study highlights the importance of reflecting on the potential influence of an item’s issue and item formulation characteristics on the empirical assessment of distributive opinion polarization.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0302446</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0302446</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Politik- und Sozialwissenschaften</t>
   </si>
   <si>
     <t>Institut für Soziologie:::eb50a7a6-4e16-4728-9b6e-e09655cb7310:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>