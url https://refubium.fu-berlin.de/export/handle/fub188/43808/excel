--- v0 (2025-12-06)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.funding.projectId</t>
   </si>
   <si>
     <t>refubium.funding.stream</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.related</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>10c8b78d-62b7-4bef-b0fc-acea03d00aee</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Grieger, Jens||Kunz, Torben||Buschow, Sebastian||Daniell, James||Lucio Eceiza, Etor E.||Fauer, Felix S.||Feldmann, Hendrik||Friederichs, Petra||Guan, Xiaoxiang||Kaspar, Frank||Knauf, Johanna||Kreienkamp, Frank||Kunz, Michael||Lorenz, Philip||Merz, Bruno||Merz, Ralf||Mohr, Susanna||Niermann, Deborah||Pinto, Joaquim G.||Rakovec, Oldrich||Samaniego, Luis||Sauerbrei, René||Schäfer, Andreas||Schröter, Jonas||Szemkus, Svenja||Tivig, Miriam||Ulbrich, Uwe||Vorogushyn, Sergiy</t>
+    <t>Grieger, Jens||Kunz, Torben||Buschow, Sebastian||Daniell, James||Lucio-Eceiza, Etor E.||Fauer, Felix S.||Feldmann, Hendrik||Friederichs, Petra||Guan, Xiaoxiang||Kaspar, Frank||Knauf, Johanna||Kreienkamp, Frank||Kunz, Michael||Lorenz, Philip||Merz, Bruno||Merz, Ralf||Mohr, Susanna||Niermann, Deborah||Pinto, Joaquim G.||Rakovec, Oldrich||Samaniego, Luis||Sauerbrei, René||Schäfer, Andreas||Schröter, Jonas||Szemkus, Svenja||Tivig, Miriam||Ulbrich, Uwe||Vorogushyn, Sergiy</t>
   </si>
   <si>
     <t>2024-06-18T09:06:19Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>17 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/43808||http://dx.doi.org/10.17169/refubium-43523</t>
   </si>
   <si>
     <t>urn:nbn:de:kobv:188-refubium-43808-2</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::550 Geowissenschaften, Geologie::551 Geologie, Hydrologie, Meteorologie</t>
   </si>