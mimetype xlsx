--- v0 (2026-01-02)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>f1d5f52e-b818-4d76-af7b-ac2bea3ef9db</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Siller, Paul||Skopeck, Britta||Rosen, Kerstin||Bartel, Alexander||Friese, Anika||Rösler, Uwe</t>
   </si>
   <si>
     <t>2024-04-10T10:48:19Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>Despite the variety of pathogens that are transmitted via the airborne route, few data are available on factors that influence the tenacity of airborne pathogens. In order to better understand and thus control airborne infections, knowledge of these factors is important. In this study, three agents, S. aureus, G. stearothermophilus spores and the MS2 bacteriophage, were aerosolized at relative humidities (RH) varying between 30% and 70%. Air samples were then analyzed to determine the concentration of the agents. S. aureus was found to have significantly lower survival rate in the aerosol at RH above 60%. It showed the lowest recovery rates of the three agents, ranging from 0.13% at approximately 70% RH to 4.39% at 30% RH. G. stearothermophilus spores showed the highest tenacity with recovery rates ranging from 41.85% to 61.73% with little effect of RH. For the MS2 bacteriophage, a significantly lower tenacity in the aerosol was observed with a recovery rate of 4.24% for intermediate RH of approximately 50%. The results of this study confirm the significant influence of the RH on the tenacity of airborne microorganisms depending on the specific agent. These data show that the behavior of microorganism in bioaerosols is varies under different environmental conditions.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0297193</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0297193</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Tier- und Umwelthygiene:::1ee4dbcb-beb7-4768-83d7-3e9ebe1d349e:::600||Institut für Veterinär-Epidemiologie und Biometrie:::d803825a-d3bf-4ddd-9f1e-14894efcc55e:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>