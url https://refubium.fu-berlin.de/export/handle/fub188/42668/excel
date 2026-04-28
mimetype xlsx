--- v0 (2025-10-20)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="67">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.contributor.editor</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[de]</t>
   </si>
   <si>
@@ -119,96 +119,99 @@
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.series.issueNumber</t>
   </si>
   <si>
     <t>refubium.series.name</t>
   </si>
   <si>
     <t>0b3097ab-0cd8-4e20-ae42-e3fdcac50ba7</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Ghassemi, Novid||Opitz, Ben||Brämer, Martin||Gasparjan, David||Sambanis, Michaela||Köster, Hilde||Lücke, Martin||Nordmeier, Volkhard</t>
   </si>
   <si>
+    <t>Mientus, Lukas||Klempin, Christiane||Nowak, Anna</t>
+  </si>
+  <si>
+    <t>2024-03-22T08:56:41Z</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>Eine reflexive Haltung gegenüber der eigenen Lehrtätigkeit gilt als Schlüsselqualifikation in Bezug auf die Professionalisierung von Lehrer:innen in allen Didaktiken (GFD, 2004, S. 4). Das universitäre Seminarformat Lehr-Lern-Labor (LLLS) kann diese Haltung fördern (Rehfeldt et al., 2018). Das Lehrformat eignet sich außerdem zur Steigerung des Professionswissens und der unterrichtlichen Handlungsfähigkeit angehender Lehrer:innen (Rehfeldt et al., 2020; Brämer &amp; Köster, 2021). Dieser Beitrag stellt, neben der grundsätzlichen Konzeption des Seminarformats, dessen Implementierung in vier verschiedenen Fachdidaktiken (Didaktiken des Englischen, der Geschichte, der Physik und Sachunterricht und seine Didaktik) vor. Ein Fokus liegt dabei auf der unterschiedlichen Umsetzung der Reflexionsphasen.</t>
+  </si>
+  <si>
+    <t>8 Seiten</t>
+  </si>
+  <si>
+    <t>97451</t>
+  </si>
+  <si>
+    <t>https://refubium.fu-berlin.de/handle/fub188/42668||http://dx.doi.org/10.17169/refubium-42392</t>
+  </si>
+  <si>
+    <t>ger</t>
+  </si>
+  <si>
+    <t>https://creativecommons.org/licenses/by/4.0/</t>
+  </si>
+  <si>
+    <t>500 Naturwissenschaften und Mathematik::500 Naturwissenschaften::502 Verschiedenes</t>
+  </si>
+  <si>
+    <t>Lehr-Lern-Labor-Seminar||Physik||Englisch||Geschichte||Sachunterricht</t>
+  </si>
+  <si>
+    <t>Das „Lehr-Lern-Labor“ als Lehrkonzept zur Förderung einer reflexiven Haltung bei Lehramtsstudent:nnen unterschiedlicher Fächer</t>
+  </si>
+  <si>
+    <t>Buchkapitel</t>
+  </si>
+  <si>
+    <t>open access</t>
+  </si>
+  <si>
+    <t>Reflexion in der Lehrkräftebildung : Empirisch – Phasenübergreifend – Interdisziplinär</t>
+  </si>
+  <si>
+    <t>10.25932/publishup-59171</t>
+  </si>
+  <si>
     <t>Lukas Mientus, Christiane Klempin &amp; Anna Nowak</t>
-  </si>
-[...43 lines deleted...]
-    <t>10.25932/publishup-59171</t>
   </si>
   <si>
     <t>Universitätsverlag Potsdam</t>
   </si>
   <si>
     <t>Potsdam</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>https://publishup.uni-potsdam.de/frontdoor/index/index/docId/59171</t>
   </si>
   <si>
     <t>978-3-86956-566-8</t>
   </si>
   <si>
     <t>2626-4722</t>
   </si>
   <si>
     <t>2626-3556</t>
   </si>
@@ -423,84 +426,84 @@
       <c r="M2" t="s">
         <v>45</v>
       </c>
       <c r="N2" t="s">
         <v>46</v>
       </c>
       <c r="O2" t="s">
         <v>47</v>
       </c>
       <c r="P2" t="s">
         <v>48</v>
       </c>
       <c r="Q2" t="s">
         <v>49</v>
       </c>
       <c r="R2" t="s">
         <v>50</v>
       </c>
       <c r="S2" t="s">
         <v>51</v>
       </c>
       <c r="T2" t="s">
         <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Y2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AA2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AC2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AD2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AE2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AF2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AG2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AH2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>