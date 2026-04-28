--- v0 (2025-10-24)
+++ v1 (2026-04-28)
@@ -50,51 +50,51 @@
   <si>
     <t>dc.identifier.uri</t>
   </si>
   <si>
     <t>dc.publisher</t>
   </si>
   <si>
     <t>dc.subject</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>1b8ece6a-8ed3-40eb-929f-18860afd69a8</t>
   </si>
   <si>
     <t>fub188/38515</t>
   </si>
   <si>
     <t>Stautzebach, Jan</t>
   </si>
   <si>
-    <t>Loroch D., Klemme S., Berndt J., Rohrbach A.</t>
+    <t>Loroch, D.||Klemme, S.||Berndt, J.||Rohrbach, A.</t>
   </si>
   <si>
     <t>This article provides new data on mineral/melt partitioning in systems relevant to the evolution of chondrites, Calcium Aluminum-Rich Inclusions (CAI) in chondrites and related meteorites. The data set includes experimentally determined mineral/melt partition coefficients between hibonite (CaAl12O19), melilite (Ca2(Al,Mg)2SiO7), spinel (MgAl2O4) and silicate melts for a wide range of trace elements: Sc, Ti, V, Cr, Co, Ni, Cu, Zn, Ga, Ge, Rb, Sr, Y, Zr, Nb, Rh, Cs, Ba, La, Ce, r, Nd, Sm, Eu, Gd, Tb, Dy, Ho, Er, Tm, Yb, Lu, Hf, Ta, W, Pb, Th and U. The experiments were performed at high temperatures (1350 °C &lt; T &lt; 1550 °C) and ambient pressure. The experimental run products were analyzed using electron microprobe (EMPA) and laser ablation inductively coupled plasma mass spectrometry (LA-ICP-MS). The partition coefficients for 38 trace elements were calculated from the LA-ICP-MS data.
 TRR 170 no. 52</t>
   </si>
   <si>
     <t>https://doi.org/10.35003/7D3VB4</t>
   </si>
   <si>
     <t>http://dx.doi.org/10.17169/refubium-41900</t>
   </si>
   <si>
     <t>TRR170-DB</t>
   </si>
   <si>
     <t>Earth and Environmental Sciences</t>
   </si>
   <si>
     <t>Replication Data for: Experimentally determined trace element partition coefficients between hibonite, melilite, spinel, and silicate melts.</t>
   </si>
   <si>
     <t>dataset</t>
   </si>
 </sst>
 </file>