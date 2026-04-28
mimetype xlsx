--- v0 (2025-11-05)
+++ v1 (2026-04-28)
@@ -179,51 +179,51 @@
   <si>
     <t>Copernicus Publications</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>https://doi.org/10.5194/nhess-23-3703-2023</t>
   </si>
   <si>
     <t>2023/23</t>
   </si>
   <si>
     <t>1684-9981</t>
   </si>
   <si>
     <t>Geowissenschaften</t>
   </si>
   <si>
     <t>Institut für Meteorologie:::dd2184b4-c321-473b-993d-8acd13e35f98:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>