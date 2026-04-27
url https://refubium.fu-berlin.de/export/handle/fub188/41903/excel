--- v0 (2026-01-07)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -77,50 +77,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>0af38838-67cb-462c-aed1-a365a09576b0</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Thuesen, Mette Bangsborg||Alarashi, Hala||Ruter, Anthony||Richter, Tobias</t>
   </si>
   <si>
     <t>2023-12-20T11:49:04Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>The emergence of craft specialisation is a key area of interest for archaeologists investigating the socio-economic history and development of past societies. In southwest Asia, as elsewhere, the origins of craft specialisation have been associated with the emergence of surplus food production, households and social stratification. We present evidence for nascent skilled production of green stone beads at the Pre-Pottery Neolithic A (PPNA) site Shubayqa 6, northeast Jordan. Thousands of pieces of debitage, roughouts and finished beads exhibit signs of standardised production that was probably geared towards exchange. This hints towards incipient skilled craft production that was likely part-time and seasonal. We therefore argue that the appearance of specialist artisans in this autonomous and non-hierarchical society has no correlation with surplus food production, households, or social stratification.</t>
   </si>
   <si>
     <t>27 Seiten</t>
@@ -149,102 +152,105 @@
   <si>
     <t>10.1371/journal.pone.0292954</t>
   </si>
   <si>
     <t>Plos One</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0292954</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Geschichts- und Kulturwissenschaften</t>
   </si>
   <si>
     <t>Institut für Vorderasiatische Archäologie</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:AA2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -282,120 +288,126 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="X2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Y2" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>