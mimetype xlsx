--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -80,50 +80,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>12d0728f-e7c8-41e9-bd29-32ef4bbe1747</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Kirsten, Fabian||Dallmeyer, Anne||Bernbeck, Reinhard||Böhmer, Thomas||Busch, Robert||Hessari, Morteza||Pollock, Susan||Schütt, Brigitta</t>
   </si>
   <si>
     <t>2023-12-20T11:27:36Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Settlement crises in ancient cultures of Western Asia are commonly thought to be caused by climatic events such as severe droughts. However, the insufficient climate proxy situation in this region challenges the inference of clear relationships between climate and settlement dynamics. We investigate the Holocene climatic changes on the Varamin Plain in the context of the climatic history of Western Central Asia by using a transient comprehensive Earth System Model simulation (8 ka BP to pre-industrial), a high-resolution regional snapshot simulation and a synthesis of pollen-based climate reconstructions. In line with the reconstructions, the models reveal only slightly varying mean climatic conditions on the Varamin Plain but indicate substantial changes in seasonality during the Holocene. Increased precipitation during spring, combined with lower temperature and potentially stronger snow accumulation on the upstream Alborz mountains may have led to an increased water supply on the alluvial fan during the vegetation period and thus to more favourable conditions for agricultural production during the Mid-Holocene compared to modern times. According to the model, dry periods on the Central Iranian Plateau are related to particularly weak Westerly winds, fostering the subsidence in the mid-troposphere and hampering precipitation over the region. The model reveals that dry periods have spatially heterogenous manifestations, thus explaining why they do not appear in all proxy records in the wider study region. In fact, the climatic signal may depend on local environmental conditions. The interaction of the topography with the atmospheric circulation leads to additional spatial heterogeneity. Although our results provide several indications for a connection between climate and settlement dynamics, the small overall changes in moisture call into question whether climate is the main driver for settlement discontinuities on the Central Iranian Plateau. To shed further light on this issue, more high-resolution long-term proxy records are needed.</t>
   </si>
   <si>
     <t>34 Seiten</t>
@@ -155,102 +158,105 @@
   <si>
     <t>10.1371/journal.pone.0290181</t>
   </si>
   <si>
     <t>Plos One</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0290181</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Geowissenschaften</t>
   </si>
   <si>
     <t>Institut für Geographische Wissenschaften, Physische Geographie:::d45e4d61-0fdc-41d8-bf02-cb2fba9471e5:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AA2"/>
+  <dimension ref="A1:AB2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -291,123 +297,129 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="Y2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Z2" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>