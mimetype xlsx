--- v0 (2025-12-01)
+++ v1 (2026-04-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="50">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.contributor.other</t>
   </si>
   <si>
     <t>dc.contributor.type</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
@@ -83,54 +83,51 @@
   <si>
     <t>dc.title.subtitle</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding.funder</t>
   </si>
   <si>
     <t>refubium.funding.project</t>
   </si>
   <si>
     <t>refubium.funding.projectId</t>
   </si>
   <si>
-    <t>refubium.isSupplementTo.doi</t>
-[...2 lines deleted...]
-    <t>refubium.note.author[en]</t>
+    <t>refubium.isSupplementTo.url</t>
   </si>
   <si>
     <t>2d6dc26c-b68e-4c11-86b6-4272db4bf631</t>
   </si>
   <si>
     <t>fub188/43822</t>
   </si>
   <si>
     <t>Giebler, Heiko||Antoine, Lukas||Ollroge, Rasmus||Gerhards, Jürgen||Zürn, Michael||Giesecke, Johannes||Humphreys, Macartan</t>
   </si>
   <si>
     <t>Giebler, Heiko||Antoine, Lukas||Ollroge, Rasmus</t>
   </si>
   <si>
     <t>data_collector</t>
   </si>
   <si>
     <t>2024-05-30T09:37:24Z</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>The comparative public opinion survey “Public Attitudes towards the Liberal Script” (PALS) is part of the Cluster of Excellence "Contestations of the Liberal Script (SCRIPTS)". The goal of PALS is to measure citizen attitudes towards what we call the liberal script, a specific understanding of how society should be organized around liberal principles. After having conducted a first wave in 26 countries from December 2021 to July 2022, conducting a second wave in some countries served the following purposes:
 1.    Re-running the survey with as many respondents from wave 1 as possible in selected countries to explore whether individual attitudes toward the liberal script have changed over time (panel data),
@@ -163,102 +160,99 @@
   <si>
     <t>Public Attitudes towards the Liberal Script (PALS) Survey</t>
   </si>
   <si>
     <t>Wave 2</t>
   </si>
   <si>
     <t>dataset</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>Politik- und Sozialwissenschaften||Externe Anbieter</t>
   </si>
   <si>
     <t>dfg</t>
   </si>
   <si>
     <t>EXC 2055</t>
   </si>
   <si>
     <t>390715649</t>
   </si>
   <si>
-    <t>http://dx.doi.org/10.17169/refubium-41265</t>
-[...2 lines deleted...]
-    <t>See also PALS (Wave 1): http://dx.doi.org/10.17169/refubium-41265||The dataset will be available in Summer 2024.</t>
+    <t>https://refubium.fu-berlin.de/handle/fub188/41546.2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AA2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -299,129 +293,123 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" t="s">
         <v>27</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>29</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>30</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>31</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" t="s">
         <v>32</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>33</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>34</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>35</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>36</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>37</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>38</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>41</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>42</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>43</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>44</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>45</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2" t="s">
         <v>46</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>