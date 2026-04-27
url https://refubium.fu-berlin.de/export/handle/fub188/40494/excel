--- v0 (2025-12-09)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,51 +83,54 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>aeed0b66-a196-4d03-8e1a-abc15626d383</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Saathoff, Mareike||Kosol, Simone||Tedin, Karsten||Dimos, Nicole||Kupke, Johannes||Ghazisaeedi, Fereshteh||Condor Jonske, Micela||Kuropka, Benno||Loll, Bernhard||Fulde, Marcus</t>
   </si>
   <si>
     <t>2023-10-27T08:39:48Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Antibiotic resistance is a continuously increasing concern for public healthcare. Understanding resistance mechanisms and their emergence is crucial for the development of new antibiotics and their effective use. The peptide antibiotic albicidin is such a promising candidate that, as a gyrase poison, shows bactericidal activity against a wide range of gram-positive and gram-negative bacteria. Here, we report the discovery of a gene amplification–based mechanism that imparts an up to 1000-fold increase in resistance levels against albicidin. RNA sequencing and proteomics data show that this novel mechanism protects Salmonella Typhimurium and Escherichia coli by increasing the copy number of STM3175 (YgiV), a transcription regulator with a GyrI-like small molecule binding domain that traps albicidin with high affinity. X-ray crystallography and molecular docking reveal a new conserved motif in the binding groove of the GyrI-like domain that can interact with aromatic building blocks of albicidin. Phylogenetic studies suggest that this resistance mechanism is ubiquitous in gram-negative bacteria, and our experiments confirm that STM3175 homologs can confer resistance in pathogens such as Vibrio vulnificus and Pseudomonas aeruginosa.</t>
   </si>
   <si>
     <t>18 Seiten</t>
   </si>
@@ -161,102 +164,105 @@
   <si>
     <t>10.1371/journal.pbio.3002186</t>
   </si>
   <si>
     <t>PLoS Biology</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pbio.3002186</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>1545-7885</t>
   </si>
   <si>
     <t>Veterinärmedizin||Biologie, Chemie, Pharmazie</t>
   </si>
   <si>
     <t>Institut für Mikrobiologie und Tierseuchen:::0486de89-b5ff-4b1d-a1dc-692e4750aacf:::600||Institut für Chemie und Biochemie:::bdaf1c47-f341-464f-b012-0d24067d34b8:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AC2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -300,126 +306,132 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Y2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>