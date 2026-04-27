--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -80,60 +80,66 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.note.author</t>
+    <t>refubium.funding[]</t>
+  </si>
+  <si>
+    <t>refubium.note.author[de]</t>
+  </si>
+  <si>
+    <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>38699d61-94db-4ed2-9753-27d5ecf7ec27</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Jhelum, Hina||Grand, Nanna||Jacobsen, Kirsten Rosenmay||Halecker, Sabrina||Salerno, Michelle||Prate, Robert||Krüger, Luise||Kristiansen, Yannick||Krabben, Ludwig||Möller, Lars||Laue, Michael||Kaufer, Benedikt||Kaaber, Kari||Denner, Joachim</t>
+    <t>Jhelum, Hina||Grand, Nanna||Jacobsen, Kirsten Rosenmay||Halecker, Sabrina||Salerno, Michelle||Prate, Robert||Krüger, Luise||Kristiansen, Yannick||Krabben, Ludwig||Möller, Lars||Laue, Michael||Kaufer, Benedikt B.||Kaaber, Kari||Denner, Joachim</t>
   </si>
   <si>
     <t>2023-08-10T14:29:48Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Dippity Pig Syndrome (DPS) is a well-known but rare complex of clinical signs affecting minipigs, which has not been thoroughly investigated yet. Clinically affected animals show acute appearance of red, exudating lesions across the spine. The lesions are painful, evidenced by arching of the back (dipping), and the onset of clinical signs is generally sudden. In order to understand the pathogenesis, histological and virological investigations were performed in affected and unaffected Göttingen Minipigs (GöMPs). The following DNA viruses were screened for using PCR-based methods: Porcine cytomegalovirus (PCMV), which is a porcine roseolovirus (PCMV/PRV), porcine lymphotropic herpesviruses (PLHV-1, PLHV-2, PLHV-3), porcine circoviruses (PCV1, PCV2, PCV3, PCV4), porcine parvovirus 1 (PPV1), and Torque Teno sus viruses (TTSuV1, TTSuV2). Screening was also performed for integrated porcine endogenous retroviruses (PERV-A, PERV-B, PERV-C) and recombinant PERV-A/C and their expression as well as for the RNA viruses hepatitis E virus (HEV) and SARS-CoV-2. Eight clinically affected and one unaffected GöMPs were analyzed. Additional unaffected minipigs had been analyzed in the past. The analyzed GöMPs contained PERV-A and PERV-B integrated in the genome, which are present in all pigs and PERV-C, which is present in most, but not all pigs. In one affected GöMPs recombinant PERV-A/C was detected in blood. In this animal a very high expression of PERV mRNA was observed. PCMV/PRV was found in three affected animals, PCV1 was found in three animals with DPS and in the unaffected minipig, and PCV3 was detected in two animals with DPS and in the unaffected minipig. Most importantly, in one animal only PLHV-3 was detected. It was found in the affected and unaffected skin, and in other organs. Unfortunately, PLHV-3 could not be studied in all other affected minipigs. None of the other viruses were detected and using electron microscopy, no virus particles were found in the affected skin. No porcine virus RNA with exception of PERV and astrovirus RNA were detected in the affected skin by next generation sequencing. This data identified some virus infections in GöMPs with DPS and assign a special role to PLHV-3. Since PCMV/PRV, PCV1, PCV3 and PLHV-3 were also found in unaffected animals, a multifactorial cause of DPS is suggested. However, elimination of the viruses from GöMPs may prevent DPS.</t>
   </si>
   <si>
     <t>25 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/40441||http://dx.doi.org/10.17169/refubium-40162</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche</t>
   </si>
@@ -152,99 +158,105 @@
   <si>
     <t>10.1371/ journal.pone.0281521</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/ journal.pone.0281521</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Virologie:::77693aa8-533b-4241-8627-e73e9ce18bc0:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
+  </si>
+  <si>
+    <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Z2"/>
+  <dimension ref="A1:AB2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -282,120 +294,132 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="J2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="X2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Y2" t="s">
-        <v>48</v>
+        <v>50</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>