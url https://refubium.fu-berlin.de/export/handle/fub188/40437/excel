--- v0 (2025-11-06)
+++ v1 (2026-04-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -86,50 +86,53 @@
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.originalpublishername</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>b3e06ced-20ab-49c6-81d3-09f2bd61f800</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Schmidt, Timo Torsten||Amaya, Ioanna Alicia||Behrens, Nele||Schwartzman, David John||Hewitt, Trevor</t>
   </si>
   <si>
     <t>2023-08-10T13:56:03Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Flicker light stimulation (FLS) uses stroboscopic light on closed eyes to induce transient visual hallucinatory phenomena, such as the perception of geometric patterns, motion, and colours. It remains an open question where the neural correlates of these hallucinatory experiences emerge along the visual pathway. To allow future testing of suggested underlying mechanisms (e.g., changes in functional connectivity, neural entrainment), we sought to systematically characterise the effects of frequency (3 Hz, 8 Hz, 10 Hz and 18 Hz) and rhythmicity (rhythmic and arrhythmic conditions) on flicker-induced subjective experiences. Using a novel questionnaire, we found that flicker frequency and rhythmicity significantly influenced the degree to which participants experienced simple visual hallucinations, particularly the perception of Klüver forms and dynamics (e.g., motion). Participants reported their experience of geometric patterns and dynamics was at highest intensity during 10 Hz rhythmic stimulation. Further, we found that frequency-matched arrhythmic FLS strongly reduced these subjective effects compared to equivalent rhythmic stimulation. Together, these results provide evidence that flicker rhythmicity critically contributes to the effects of FLS beyond the effects of frequency alone, indicating that neural entrainment may drive the induced phenomenal experience.</t>
   </si>
   <si>
     <t>18 Seiten</t>
@@ -167,102 +170,105 @@
   <si>
     <t>Plos One</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Plos</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0284271</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>
   <si>
     <t>Arbeitsbereich Neurocomputation and Neuroimaging Unit:::1ff6f1b5-49fe-4d62-b528-a98c57ba182a:::600</t>
   </si>
   <si>
-    <t>Die Publikation ist aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>