--- v0 (2026-01-12)
+++ v1 (2026-04-26)
@@ -65,66 +65,66 @@
   <si>
     <t>dc.subject.ddc</t>
   </si>
   <si>
     <t>dc.subject[en]</t>
   </si>
   <si>
     <t>dc.title</t>
   </si>
   <si>
     <t>dc.type</t>
   </si>
   <si>
     <t>dcterms.accessRights.openaire</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.articlenumber</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
-    <t>dcterms.bibliographicCitation.originalpublishername</t>
-[...1 lines deleted...]
-  <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
+  </si>
+  <si>
+    <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>ed0f2d5c-d38f-43e8-981e-c6fa8d9901f2</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Golde, Sabrina||Ludwig, Sophie||Lippoldt, Sven||Rimpel, Jérôme||Schulze, Lars||Haucke, Matthias||Renneberg, Babette||Heinzel, Stephan</t>
   </si>
   <si>
     <t>2023-08-10T13:33:09Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Background and objectives:
 Current cognitive models of social anxiety disorder (SAD) propose that individual, situationspecific self-beliefs are central to SAD. However, the role of differences in the degree to which individuals with social anxiety are convinced of self-beliefs, in particular positive ones, is still not fully understood. We compared how much high and low socially anxious individuals agree with their own negative and positive self-beliefs. Furthermore, we investigated whether agreeing with one’s self-belief can explain the relation between negative affect in response to self-beliefs and social anxiety. Specifically, we were interested whether social anxiety increases negative affect in response to self-beliefs through an increase in agreement.
@@ -150,69 +150,69 @@
   <si>
     <t>100 Philosophie und Psychologie::150 Psychologie::150 Psychologie</t>
   </si>
   <si>
     <t>social anxiety||self-beliefs||affective response</t>
   </si>
   <si>
     <t>Negative and positive self-beliefs in social anxiety: The strength of believing mediates the affective response</t>
   </si>
   <si>
     <t>Wissenschaftlicher Artikel</t>
   </si>
   <si>
     <t>open access</t>
   </si>
   <si>
     <t>e0281387</t>
   </si>
   <si>
     <t>Plos One</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>Plos</t>
-[...1 lines deleted...]
-  <si>
     <t>https://doi.org/10.1371/journal.pone.0281387</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>
   <si>
     <t>Arbeitsbereich Klinische Psychologie und Psychotherapie:::9cb1675c-25ea-46e6-a833-93e652a29ea5:::600</t>
   </si>
   <si>
-    <t>Die Publikation ist aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>