--- v0 (2025-10-02)
+++ v1 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="57">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.funding</t>
+  </si>
+  <si>
     <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>5694afdc-e40f-4e31-aed3-9aa249c9ba10</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Arlt, Sebastian Patrick||Ottka, Claudia||Lohi, Hannes||Hinderer, Janna||Lüdeke, Julia||Müller, Elisabeth||Weber, Corinna||Kohn, Barbara||Bartel, Alexander</t>
   </si>
   <si>
     <t>2023-08-10T09:51:25Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>During pregnancy and parturition, female dogs have to cope with various challenges such as providing nutrients for the growth of the fetuses, hormonal changes, whelping, nursing, milk production, and uterine involution. Metabolomic research has been used to characterize the influence of several factors on metabolism such as inter- and intra-individual factors, feeding, aging, inter-breed differences, drug action, behavior, exercise, genetic factors, neuter status, and pathologic processes. Aim of this study was to identify metabolites showing specific changes in blood serum at the different phases of pregnancy and lactation. In total, 27 privately owned female dogs of 21 different breeds were sampled at six time points: during heat, in early, mid and late pregnancy, at the suspected peak of lactation and after weaning. A validated and highly automated canine-specific NMR metabolomics technology was utilized to quantitate 123 measurands. It was evaluated which metabolite concentrations showed significant changes between the different time points. Metabolites were then grouped into five clusters based on concentration patterns and biochemical relationships between the metabolites: high in mid-pregnancy, low in mid-pregnancy, high in late pregnancy, high in lactation, and low in lactation. Several metabolites such as albumin, glycoprotein acetyls, fatty acids, lipoproteins, glucose, and some amino acids show similar patterns during pregnancy and lactation as shown in humans. The patterns of some other parameters such as branched-chain amino acids, alanine and histidine seem to differ between these species. For most metabolites, it is yet unstudied whether the observed changes arise from modified resorption from the intestines, modified production, or metabolism in the maternal or fetal tissues. Hence, further species-specific metabolomic research may support a broader understanding of the physiological changes caused by pregnancy that are likely to be key for the normal fetal growth and development. Our findings provide a baseline of normal metabolic changes during healthy canine pregnancy and parturition. Combined with future metabolomics findings, they may help monitor vital functions of pre-, intra-, and post-partum bitches and may allow early detection of illness.</t>
@@ -164,51 +167,54 @@
   <si>
     <t>10.1371/journal.pone.0284570</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0284570</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Klein- und Heimtierklinik||Institut für Veterinär-Epidemiologie und Biometrie:::d803825a-d3bf-4ddd-9f1e-14894efcc55e:::600</t>
   </si>
   <si>
-    <t>Die Publikation ist aus Open Access Publikationsgeldern der Freien Universität Berlin gefördert.</t>
+    <t>PlosOne</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -218,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AC2"/>
+  <dimension ref="A1:AD2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,129 +315,135 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Z2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AB2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>