--- v0 (2025-10-03)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>29e7f0c4-8064-4f91-ace9-a7a8cc44cae5</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Mc Keown, L. E.||Diniega, Serina||Portyankina, G.||Hansen, C. J.||Aye, Klaus-Michael||Piqueux, S.||Scully, J. E. C.</t>
+    <t>Mc Keown, L. E.||Diniega, Serina||Portyankina, G.||Hansen, Candice J.||Aye, Klaus-Michael||Piqueux, S.||Scully, J. E. C.</t>
   </si>
   <si>
     <t>2023-06-05T12:33:26Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Araneiforms are enigmatic dendritic negative topography features native to Mars. Found across a variety of substrates and exhibiting a range of scales, morphologies, and activity level, they are hypothesized to form via insolation-induced basal sublimation of seasonal CO2 ice. With no direct Earth analog, araneiforms are an example of how our understanding of extant surface features can evolve through a multipronged approach using high resolution change-detection imaging, conceptual and numerical modeling, and analog laboratory work. This review offers a primer on the current state of knowledge of Martian araneiforms. We outline the development of their driving conceptual hypothesis and the various methodologies used to study their formation. We furthermore present open questions and identify future laboratory and modeling work and mission objectives that may address these questions. Finally, this review highlights how the study of araneiforms may be used as a proxy for local conditions and perhaps even past seasonal dynamics on Mars. We also reflect on the lessons learnt from studying them and opportunities for comparative planetology that can be harnessed in understanding unusual features on icy worlds that have no Earth analog.</t>
   </si>
   <si>
     <t>37 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/39732||http://dx.doi.org/10.17169/refubium-39450</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-nc/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::550 Geowissenschaften, Geologie::550 Geowissenschaften</t>
   </si>