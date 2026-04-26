--- v0 (2025-10-18)
+++ v1 (2026-04-26)
@@ -98,51 +98,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>e6c73c05-1bfa-4e75-866b-f8bb20a28261</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Junge, Florian||Lee, Pin‐Wei||Kumar Singh, Abhishek||Wasternack, Janos||Pachnicz, Michał P.||Haag, Rainer||Schalley, Christoph A.</t>
+    <t>Junge, Florian||Lee, Pin-Wei||Kumar Singh, Abhishek||Wasternack, Janos||Pachnicz, Michał P.||Haag, Rainer||Schalley, Christoph A.</t>
   </si>
   <si>
     <t>2023-04-20T10:49:39Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Der vorliegende Aufsatz diskutiert die jüngsten Entwicklungen in der Forschung zu Grenzflächenphänomenen fluorierter Amphiphile und konzentriert sich auf Anwendungen, die die einzigartigen und vielfältigen Grenzflächeneigenschaften dieser Amphiphile ausnutzen. Vor allem bilden fluorierte Amphiphile stabile Aggregate mit oft deutlich anderer Morphologie als ihre nicht fluorierten Analoga. Folglich finden fluorierte Tenside vielfältigen Einsatz in Hochleistungsanwendungen wie dem Mikrofluidik-unterstützten Screening. Darüber hinaus wird ihr fluorspezifisches Verhalten an der Fest/Flüssig-Grenzfläche thematisiert, wie zum Beispiel die Bildung superhydrophober Beschichtungen nach der Abscheidung auf Oberflächen. Da fluorierte Tenside und perfluorierte Materialien im Allgemeinen potenzielle Umweltbedrohungen darstellen, werden auch die jüngsten Entwicklungen der Schadstoffsanierung durch ihre Adsorption an fluorierte Oberflächen bewertet.</t>
   </si>
   <si>
     <t>12 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/39006||http://dx.doi.org/10.17169/refubium-38722</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>This is an open access article under the terms of the Creative Commons Attribution License, which permits use, distribution and reproduction in any medium, provided the original work is properly cited.||</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>