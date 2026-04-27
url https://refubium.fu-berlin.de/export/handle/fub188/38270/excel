--- v0 (2026-01-11)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>1819a470-7c84-4f99-b959-be60b8cb2bf2</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Ronneberger, Sebastian||Zhang, Junfang||Liu, Yuxin||Loeffler, Felix F. F.</t>
+    <t>Ronneberger, Sebastian||Zhang, Junfang||Liu, Yuxin||Loeffler, Felix F.</t>
   </si>
   <si>
     <t>2023-05-19T11:46:38Z</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Tagging, tracking, or validation of products are often facilitated by inkjet-printed optical information labels. However, this requires thorough substrate pretreatment, ink optimization, and often lacks in printing precision/resolution. Herein, a printing method based on laser-driven deposition of solid polymer ink that allows for printing on various substrates without pretreatment is demonstrated. Since the deposition process has a precision of &lt;1 µm, it can introduce the concept of sub-positions with overlapping spots. This enables high-resolution fluorescent labels with comparable spot-to-spot distance of down to 15 µm (444,444 spots cm−2) and rapid machine learning-supported readout based on low-resolution fluorescence imaging. Furthermore, the defined thickness of the printed polymer ink spots can be used to fabricate multi-channel information labels. Additional information can be stored in different fluorescence channels or in a hidden topography channel of the label that is independent of the fluorescence.</t>
   </si>
   <si>
     <t>9 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/38270||http://dx.doi.org/10.17169/refubium-37989</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik::530 Physik</t>
   </si>