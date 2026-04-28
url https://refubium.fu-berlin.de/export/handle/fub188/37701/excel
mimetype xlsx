--- v0 (2025-11-15)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>640ff25b-60a0-43a3-9588-15896207ec75</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lu, Yong-Ping||Wu, Hong-Wei||Zhu, Ting||Li, Xi -Tong||Zuo, Jiao||Hasan, Ahmed A.||Reichetzeder, Christoph||Delic, Denis||Yard, Benito||Klein, Thomas</t>
+    <t>Lu, Yong-Ping||Wu, Hong-Wei||Zhu, Ting||Li, Xi-Tong||Zuo, Jiao||Hasan, Ahmed A.||Reichetzeder, Christoph||Delic, Denis||Yard, Benito||Klein, Thomas</t>
   </si>
   <si>
     <t>2023-01-19T08:35:31Z</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Background
 Sodium glucose cotransporter 2 (SGLT2) inhibitors originally developed for the treatment of type 2 diabetes are clinically very effective drugs halting chronic kidney disease progression. The underlying mechanisms are, however, not fully understood.
 Methods
 We generated single-cell transcriptomes of kidneys from rats with 5/6 nephrectomy before and after SGLT2 inhibitors treatment by single-cell RNA sequencing.
 Findings
 Empagliflozin treatment decreased BUN, creatinine and urinary albumin excretion compared to placebo by 39.8%, 34.1%, and 55%, respectively (p &lt; 0.01 in all cases). Renal interstitial fibrosis and glomerulosclerosis was likewise decreased by 51% and 66.8%; respectively (p &lt; 0.05 in all cases). 14 distinct kidney cell clusters could be identified by scRNA-seq. The polarization of M2 macrophages from state 1 (CD206-CD68- M2 macrophages) to state 5 (CD206+CD68+ M2 macrophages) was the main pro-fibrotic process, as CD206+CD68+ M2 macrophages highly expressed fibrosis-promoting genes and can convert into fibrocytes. Empagliflozin remarkably inhibited the expression of fibrosis-promoting (IFG1 and TREM2) and polarization-associated genes (GPNMB, LGALS3, PRDX5, and CTSB) in CD206+CD68+ M2 macrophages and attenuated inflammatory signals from CD8+ effector T cells. The inhibitory effect of empagliflozin on CD206+CD68+ M2 macrophages polarization was mainly achieved by affecting mitophagy and mTOR pathways.
 Interpretation
 We propose that the beneficial effects of empagliflozin on kidney function and morphology in 5/6 nephrectomyiced rats with established CKD are at least partially due to an inhibition of CD206+CD68+ M2 macrophage polarization by targeting mTOR and mitophagy pathways and attenuating inflammatory signals from CD8+ effector T cells.
 Fundings
 A full list of funding bodies that contributed to this study can be found in the Acknowledgements section.</t>
   </si>
   <si>
     <t>11 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/37701||http://dx.doi.org/10.17169/refubium-37416</t>
   </si>