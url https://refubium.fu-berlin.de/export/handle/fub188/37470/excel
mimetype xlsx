--- v0 (2025-12-11)
+++ v1 (2026-04-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>collection</t>
   </si>
   <si>
     <t>dc.contributor.author</t>
   </si>
   <si>
     <t>dc.date.accessioned</t>
   </si>
   <si>
     <t>dc.date.available</t>
   </si>
   <si>
     <t>dc.date.issued</t>
   </si>
   <si>
     <t>dc.description.abstract[en]</t>
   </si>
   <si>
     <t>dc.format.extent</t>
   </si>
   <si>
@@ -83,50 +83,53 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
+    <t>refubium.note.author[de]</t>
+  </si>
+  <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>8f60c84f-1502-4949-a221-358c0e09502a</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Langkabel, Nina||Oswaldi, Verena||Merle, Roswitha||Fleischhauer, Cornelia||Heinke, Cathleen||Alter, Thomas||Ellerbroek, Lüppo||Fries, Reinhard||Meemken, Diana</t>
   </si>
   <si>
     <t>2023-01-23T08:40:47Z</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Alternatives to conventional chicken meat and egg production are increasingly under discussion, especially because of the common practice of killing male day-old chicks from laying lines which has been banned from the beginning of 2022 in Germany and is planned to be banned during 2022 in other countries. Production of dual-purpose chicken lines is one possible solution, as such lines combine moderate laying and growth performance. The microbiological status of products from such breeds must be comparable to existing products on the market for food safety purposes. Additionally, the production of such products will take longer because of the feeding regimes required, and again, comparability should be safeguarded for the best consumer protection. The dual-purpose chicken line, Lohmann Dual (males), was compared to males from the laying line Lohmann Brown Plus, conventional laying hens (all slaughtered and processed in the same conventional laying hen abattoir), and conventional broilers (slaughtered in a conventional broiler abattoir). Neck skin samples were taken before chilling at the end of each slaughter line to determine the microbial status of the carcasses. Additionally, fresh and cooked meat sensory analysis was performed on meat from broilers and male and female Lohmann Dual and Lohmann Brown Plus chickens (for three carcasses of each group) at the German Agricultural Society Test Center in Kassel. The focus was on the performance of male Lohmann Dual compared to the other lines. There was no difference in the Enterobacteriaceae count of the dual-purpose chicken line compared to conventional broilers, whereas laying hens had a significantly higher microbial load before chilling, as based on neck skin examinations (p&lt;0.001). According to sensory test results, the meat from dual-purpose chickens was the best (as no defects were found) among the five chicken meat types examined. In conclusion, based on their microbial status and sensory analysis of fresh and cooked meat, Lohmann Dual males slaughtered in a laying hen abattoir can be considered as an alternative to conventionally kept broilers slaughtered in a broiler abattoir.</t>
   </si>
   <si>
     <t>14 Seiten</t>
@@ -159,50 +162,53 @@
     <t>e0277609</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0277609</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0277609</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
     <t>Institut für Lebensmittelsicherheit und -hygiene:::34b7d9d5-e43f-4a77-be2e-68f4a531043b:::600||Institut für Veterinär-Epidemiologie und Biometrie:::d803825a-d3bf-4ddd-9f1e-14894efcc55e:::600</t>
+  </si>
+  <si>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -212,51 +218,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AB2"/>
+  <dimension ref="A1:AC2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -300,126 +306,132 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Y2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Z2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>