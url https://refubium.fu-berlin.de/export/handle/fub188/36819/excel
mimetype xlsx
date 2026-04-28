--- v0 (2025-10-22)
+++ v1 (2026-04-28)
@@ -98,51 +98,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>7d377f4b-86de-4e84-a2d6-054026d37958</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lupasşcu, Aurelia||Otero, Noelia||Minkos, Andrea||Butler, Tim</t>
+    <t>Lupascu, Aurelia||Otero, Noelia||Minkos, Andrea||Butler, Tim</t>
   </si>
   <si>
     <t>2022-11-11T11:47:33Z</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Increased tropospheric ozone (O3) and high temperatures affect human health during heat waves. Here, we perform a source attribution that considers separately the formation of German surface ozone from emitted NOx and volatile organic compound (VOC) precursors during two peak ozone events that took place in 2015 and 2018 which were associated with elevated temperatures. Results showed that peak ozone concentrations can be primarily attributed to nearby emissions of anthropogenic NOx (from Germany and immediately neighboring countries) and biogenic VOC. Outside of these high ozone episodes, baseline ozone concentrations are attributed primarily to long-range transport, with ozone due to remote anthropogenic NOx emissions and methane oxidation adding to the tropospheric ozone background. We show that a significant contribution to modeled O3 coming from German NOx or VOC emissions occurs mostly in southern Germany, emphasizing that the production of ozone depends on the local interplay between NOx and VOC precursors. Shipping activities in the Baltic and North seas have a large impact on ozone predicted in coastal areas, yet a small amount of ozone from these sources can also be seen far inland, showing the importance of transported ozone on pollution levels. We have also shown that changes in circulation patterns during the peak O3 episodes observed in Germany during the 2015 and 2018 heat waves can affect the contribution of different NOx emission sources to total O3; thus, the possible influence of multiple upwind source regions should be accounted for when mitigation strategies are designed. Our study also highlights the good correlation between ozone coming from German biogenic VOC emissions and total ozone, although the diurnal variation in the ozone coming from biogenic sources is not dominated by the diurnal variation in biogenic emissions, and the peaks of ozone from biogenic sources are disconnected from local emission peaks. This suggests that the formation of O3 from local German biogenic VOC emissions is not the sole factor that influences the ozone formation, and other meteorological and chemical processes affect the diel variation of ozone with a biogenic origin. Overall, this study helps to demonstrate the importance of a source attribution method to understand the sources of O3 in Germany and can be a useful tool that will help to design effective mitigation strategies.</t>
   </si>
   <si>
     <t>25 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/36819||http://dx.doi.org/10.17169/refubium-36532</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::550 Geowissenschaften, Geologie::550 Geowissenschaften</t>
   </si>