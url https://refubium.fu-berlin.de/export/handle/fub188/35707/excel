--- v0 (2026-01-07)
+++ v1 (2026-04-28)
@@ -172,51 +172,51 @@
   <si>
     <t>e0266774.</t>
   </si>
   <si>
     <t>10.1371/journal.pone.0266774</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0266774</t>
   </si>
   <si>
     <t>2022 (17)</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">