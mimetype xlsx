--- v0 (2025-10-03)
+++ v1 (2026-04-28)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.note.author</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>d72ba583-5c57-45a9-aa8d-ba10117d3c94</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Bartenschlager, Florian||Klymiuk, Nikolai||Weise, Christoph||Kuropka, Benno||Gruber, Achim D.||Mundhenk, Lars</t>
   </si>
   <si>
     <t>2022-06-20T12:37:21Z</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Species-specific diversities are particular features of mammalian chloride channel regulator, calcium activated (CLCA) genes. In contrast to four complex gene clusters in mammals, only two CLCA genes appear to exist in chickens. CLCA2 is conserved in both, while only the galline CLCA1 (gCLCA1) displays close genetic distance to mammalian clusters 1, 3 and 4. In this study, sequence analyses and biochemical characterizations revealed that gCLCA1 as a putative avian prototype shares common protein domains and processing features with all mammalian CLCA homologues. It has a transmembrane (TM) domain in the carboxy terminal region and its mRNA and protein were detected in the alimentary canal, where the protein was localized in the apical membrane of enterocytes, similar to CLCA4. Both mammals and birds seem to have at least one TM domain containing CLCA protein with complex glycosylation in the apical membrane of enterocytes. However, some characteristic features of mammalian CLCA1 and 3 including entire protein secretion and expression in cell types other than enterocytes seem to be dispensable for chicken. Phylogenetic analyses including twelve bird species revealed that avian CLCA1 and mammalian CLCA3 form clades separate from a major branch containing mammalian CLCA1 and 4. Overall, our data suggest that gCLCA1 and mammalian CLCA clusters 1, 3 and 4 stem from a common ancestor which underwent complex gene diversification in mammals but not in birds.</t>
   </si>
@@ -164,51 +164,51 @@
   <si>
     <t>10.1371/journal.pone.0266937</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0266937</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Veterinärmedizin||Biologie, Chemie, Pharmazie</t>
   </si>
   <si>
     <t>Institut für Tierpathologie:::0b35ef93-8dc9-41e6-bb8e-ea101c500133:::600||Institut für Chemie und Biochemie:::bdaf1c47-f341-464f-b012-0d24067d34b8:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>