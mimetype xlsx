--- v0 (2025-12-02)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>02704543-4fb6-4b5a-b274-3ae06dc32cb7</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Scarpato, B. S.||Swardfager, W.||Eid, Michael||Ploubidis, G. B.||MacIntosh, B. J.||Wu, C. Y.||Launer, L. J.||Cogo-Moreira, Hugo</t>
+    <t>Scarpato, Bruno S.||Swardfager, Walter L.||Eid, Michael||Ploubidis, George Basil||MacIntosh, Bradley J.||Wu, Che-Yuan||Launer, Lenore J.||Cogo-Moreira, Hugo</t>
   </si>
   <si>
     <t>2021-12-14T15:26:03Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Background
 Associations between body mass index (BMI) and psychological distress (PD) have been reported; however, few longitudinal studies have accounted for likely life-course differences in BMI and PD stability, consistency, and their interplay across time.
 Methods
 Via random intercepts cross-lagged panel models, we assessed the predictive effects (from BMI to PD or vice-versa) across the last two centuries in the Coronary Artery Risk Development in Young Adults [CARDIA, beginning in 1985-6] study using the Center for Epidemiological Studies-Depression Scale [CES-D], and in the National Child Development Study [NCDS, beginning in 1958] and British Cohort Study [BCS, beginning in 1970] using the Malaise Inventory [MI]), assessed at least 4 times in adult life.
 Findings
 In CARDIA (n = 4724), NCDS58 (n = 7149) and BCS70 (n = 5967), autoregressive effects were stronger for BMI than for PD, meaning that carry-over effects from one occasion to the next were larger for BMI than for PD. Small interindividual correlations between traits of higher BMI and higher PD were identified among females (rfemale&lt;|0·2|) but not males (rmale&lt;|0·03|) in CARDIA and NCDS. Cross-lagged effects were very weak or close to zero (standardized effects η&lt;|0·1|).
 Interpretation
 In the United States, depressive symptoms and BMI were positively correlated at the trait level among females. In the United Kingdom, relationships between PD and BMI were inconsistent between generations, with effect sizes of unlikely clinical importance, indicating negligible dominance of an intraindividual effect of BMI on PD or vice versa.</t>
   </si>
   <si>
     <t>11 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/33138||http://dx.doi.org/10.17169/refubium-32860</t>
   </si>
   <si>
     <t>eng</t>