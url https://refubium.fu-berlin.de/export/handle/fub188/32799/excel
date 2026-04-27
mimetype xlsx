--- v0 (2025-10-02)
+++ v1 (2026-04-27)
@@ -86,69 +86,69 @@
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pageend</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.funding[]</t>
-[...2 lines deleted...]
-    <t>refubium.note.author[]</t>
+    <t>refubium.funding</t>
+  </si>
+  <si>
+    <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>2649e741-204d-4549-8d9c-a446965118ed</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Grześkowiak, Łukasz||Martínez-Vallespín, Beatriz||Zentek, Jürgen||Vahjen, Wilfried</t>
+    <t>Grześkowiak, Łukasz M.||Martínez-Vallespín, Beatriz||Zentek, Jürgen||Vahjen, Wilfried</t>
   </si>
   <si>
     <t>2021-11-22T13:21:57Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Segmented filamentous bacteria (SFB) are present in various animal species including pigs. The aim of this work was to analyze the occurrence of SFB in different parts of the gastrointestinal tract of piglets of different ages. A total of 377 DNA extracts from stomach, jejunum, ileum, cecum and colon digesta, and from feces collected on different time points, originating from 155 animals, were screened by qPCR method with primers specific for the SFB. SFB sequences were detected in 74 of 377 samples (19.6%) from 155 animals in total. SFB were most abundant in ileum (50.0%), cecum (45.0%), and colon (37.0%), followed by feces (14.6%). SFB prevalence in sows was 12.9% (13/101) and 75.9% (41/54) in individual piglets. Of the 41 SFB-positive piglets, only two samples were from pre-weaning animals, while the rest of samples originated from post-weaning piglets. SFB sequences are abundant in post-weaning piglets, but not in suckling or adult animals. They are most abundant in the ileum and cecum of pigs. Further studies are warranted to reveal the role of SFB in pigs</t>
   </si>
   <si>
     <t>5 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/32799||http://dx.doi.org/10.17169/refubium-32525</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche</t>
   </si>