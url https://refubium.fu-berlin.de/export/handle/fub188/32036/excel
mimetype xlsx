--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -131,51 +131,51 @@
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Kunderová, Radka</t>
   </si>
   <si>
     <t>Ústav pro českou literaturu AV ČR</t>
   </si>
   <si>
     <t>2021-10-07T07:56:55Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>The chapter reveals the influence of the Prague Linguistic Circle’s structuralist theories on the debate concerning Czech theatre’s new social function in the early 1990s. Drawing on an analysis of writings on the post-1989 changes in Czech theatre authored by the theatre critic, scholar and dramaturg Václav Königsmark (1946–1996), the author identifies his structuralist premises, which resonated especially with the concept of the aesthetic function by Jan Mukařovský (1891–1975), the leading member of the Prague School.</t>
   </si>
   <si>
     <t>8 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/32036||http://dx.doi.org/10.17169/refubium-31765</t>
   </si>
   <si>
-    <t>und</t>
+    <t>rus</t>
   </si>
   <si>
     <t>http://www.fu-berlin.de/sites/refubium/rechtliches/Nutzungsbedingungen</t>
   </si>
   <si>
     <t>700  Arts and recreation::790 Recreational and performing arts::790 Recreational and performing arts</t>
   </si>
   <si>
     <t>Post-Communism||1990s||crisis</t>
   </si>
   <si>
     <t>theatre||Czech theatre||1989||Jan Mukařovský||Václav Königsmark</t>
   </si>
   <si>
     <t>Utajená kontinuita</t>
   </si>
   <si>
     <t>Jan Mukařovský a rekonceptualizace českého divadla po roce 1989</t>
   </si>
   <si>
     <t>Hidden Continuity: Jan Mukařovský and reconceptualisation of Czech theatre after 1989</t>
   </si>
   <si>
     <t>Buchkapitel</t>
   </si>