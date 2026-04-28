--- v0 (2025-10-16)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>7361bdbe-8f85-4f13-a611-b357e60c1731</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Lack, H. Walter</t>
+    <t>Lack, Hans Walter</t>
   </si>
   <si>
     <t>2021-06-25T10:24:45Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/31153||http://dx.doi.org/10.17169/refubium-30889</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::580 Pflanzen (Botanik)::580 Pflanzen (Botanik)</t>
   </si>
   <si>
     <t>book review||book critique||book recension</t>
   </si>