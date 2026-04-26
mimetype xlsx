--- v0 (2025-10-23)
+++ v1 (2026-04-26)
@@ -104,51 +104,51 @@
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.note.author</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>c23cda8f-4f5a-4812-87c1-5d72fff3b505</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Kurucz, Csaba||Hachfelds, Axinja||Groeneveld, Imke||Roßbach, Hans-Günther||Anders, Yvonne</t>
+    <t>Kurucz, Csaba||Hachfeld, Axinja||Groeneveld, Imke||Roßbach, Hans-Günther||Anders, Yvonne</t>
   </si>
   <si>
     <t>2021-04-16T12:47:11Z</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Die vorliegende Studie untersucht die Überzeugungen und die Selbstwirksamkeitserwartungen in Bezug auf kulturelle Diversität von frühpädagogischen Fachkräften. Es wurde (1) untersucht, inwieweit multikulturelle Überzeugungen und diversitätsspezifische Selbstwirksamkeitserwartungen miteinander in Beziehung stehen und sich im zeitlichen Verlauf verändern, und (2) in welchem Zusammenhang die beiden Konstrukte mit der wahrgenommenen Wichtigkeit verschiedener sprachpädagogischer Förderstrategien in Kindertageseinrichtungen stehen. Dazu wurden in einer Längsschnittstudie 251 frühpädagogische Fachkräfte mit spezieller sprachpädagogischer Qualifikation zu zwei Messzeitpunkten befragt. Die Ergebnisse des Strukturgleichungsmodells zeigten, dass multikulturelle Überzeugungen und diversitätsspezifische Selbstwirksamkeitserwartungen in Zusammenhang stehende, aber eigenständige Konstrukte sind, die auf unterschiedliche Weise mit der eingeschätzten Wichtigkeit alltagsintegrierter und additiver Sprachförderansätze in kulturell diversen Gruppen assoziiert sind. So konnte für die multikulturellen Überzeugungen – im Vergleich zu den diversitätsspezifischen Selbstwirksamkeitserwartungen – ein signifikanter Zusammenhang zu der intendierten alltagsintegrierten sprachlichen Förderung festgestellt werden. Die Ergebnisse werden abschließend vor dem Hintergrund ihrer Relevanz für zukünftige Forschung und die Ausbildung frühpädagogischer Fachkräfte diskutiert.</t>
   </si>
   <si>
     <t>30 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/30399||http://dx.doi.org/10.17169/refubium-30140</t>
   </si>
   <si>
     <t>ger</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>300 Sozialwissenschaften::370 Bildung und Erziehung::372 Primär- und Elementarbildung</t>
   </si>