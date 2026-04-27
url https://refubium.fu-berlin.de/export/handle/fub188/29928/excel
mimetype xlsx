--- v0 (2025-10-23)
+++ v1 (2026-04-27)
@@ -83,51 +83,51 @@
   <si>
     <t>dcterms.bibliographicCitation.doi</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.journaltitle</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.number</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
-    <t>refubium.note.author[]</t>
+    <t>refubium.note.author[de]</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>ba8f7799-8245-4104-934c-0dc346cfc439</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
     <t>Burchert, Sebastian||Kerber, André||Zimmermann, Johannes||Knaevelsrud, Christine</t>
   </si>
   <si>
     <t>2021-03-12T16:18:33Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Introduction
 Major depression affects over 300 million people worldwide, but cases are often detected late or remain undetected. This increases the risk of symptom deterioration and chronification. Consequently, there is a high demand for low threshold but clinically sound approaches to depression detection. Recent studies show a great willingness among users of mobile health apps to assess daily depression symptoms. In this pilot study, we present a provisional validation of the depression screening app Moodpath. The app offers a 14-day ambulatory assessment (AA) of depression symptoms based on the ICD-10 criteria as well as ecologically momentary mood ratings that allow the study of short-term mood dynamics.
@@ -171,51 +171,51 @@
   <si>
     <t>10.1371/journal.pone.0244955</t>
   </si>
   <si>
     <t>PLoS ONE</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0244955</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>1932-6203</t>
   </si>
   <si>
     <t>Erziehungswissenschaft und Psychologie</t>
   </si>
   <si>
     <t>Arbeitsbereich Klinisch-Psychologische Intervention:::52c425ef-0f67-444c-bd6b-40156edb1047:::600</t>
   </si>
   <si>
-    <t>Die Publikation wurde aus Open Access Publikationsgeldern der Freien Universität Berlin finanziert.</t>
+    <t>Gefördert aus Open-Access-Mitteln der Freien Universität Berlin.</t>
   </si>
   <si>
     <t>no</t>
   </si>
   <si>
     <t>WoS-Alert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>