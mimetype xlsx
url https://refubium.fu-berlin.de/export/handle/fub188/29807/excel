--- v0 (2025-10-17)
+++ v1 (2026-04-28)
@@ -89,51 +89,51 @@
   <si>
     <t>dcterms.bibliographicCitation.pagestart</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>301c16cb-456a-40eb-8a20-c610fbcdd482</t>
   </si>
   <si>
     <t>fub188/31327</t>
   </si>
   <si>
-    <t>Lobsien, Verena Olejniczak</t>
+    <t>Olejniczak Lobsien, Verena</t>
   </si>
   <si>
     <t>2021-07-05T09:51:59Z</t>
   </si>
   <si>
     <t>2021-07-16T09:51:59Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Der Beitrag verwendet den heuristischen Begriff ,Topopoetik’, um damit die Art und Weise zu bezeichnen, wie Kunstwerke antike kulturelle Signifikanzen aufnehmen und transformieren. Allegorische Verfahren rücken dabei in den Vordergrund als besonders geeignet zur Kommunikation und Präsentation topologischer Bedeutungen. Topopoetische Leistungen und Funktionen textueller und visueller Artefakte werden an drei Beispielen aus der Frühen Neuzeit erläutert und demonstriert: an Edmund Spensers Faerie Queene, Richard Crashaws metaphysischen Gedichten und an den paratextuellen Materialien, die Keplers Tabulae Rudolphinae vorangestellt sind.</t>
   </si>
   <si>
     <t>The essay proposes the term ‘topopoetics’ in order to explain how cultural meanings, ideas and topoi originating in classical antiquity change and are transformed in and by artefacts. The artefacts under consideration are especially, but not exclusively, textual ones; they tend to unfold their topological dimensions by means of allegorical procedures. The contribution exemplifies the workings of topopoetics in early modernity by discussing central devices in Edmund Spenser’s Faerie Queene, Richard Crashaw’s poetry and the front matter of Kepler’s Rudolphine Tables.</t>
   </si>
   <si>
     <t>16 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/29807||http://dx.doi.org/10.17169/refubium-29548</t>
   </si>
   <si>
     <t>eng</t>
   </si>