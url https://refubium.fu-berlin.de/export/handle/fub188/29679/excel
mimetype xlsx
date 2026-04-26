--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>5b797b1a-0d77-4f07-97f6-51909b83d00e</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Wild, Markus||Kicuntod, Jintawee||Seyler, Lisa||Wangen, Christina||Bertzbach, Luca D.||Conradie, Andelé M.||Kaufer, Benedikt  B.||Wagner, Sabrina||Michel, Detlef||Eickhoff, Jan||Tsogoeva, Svetlana  B.||Bäuerle, Tobias||Hahn, Friedrich||Marschall, Manfred</t>
+    <t>Wild, Markus||Kicuntod, Jintawee||Seyler, Lisa||Wangen, Christina||Bertzbach, Luca D.||Conradie, Andelé M.||Kaufer, Benedikt B.||Wagner, Sabrina||Michel, Detlef||Eickhoff, Jan||Tsogoeva, Svetlana  B.||Bäuerle, Tobias||Hahn, Friedrich||Marschall, Manfred</t>
   </si>
   <si>
     <t>2021-02-18T10:58:13Z</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>Human cytomegalovirus (HCMV) is a human pathogenic herpesvirus associated with a variety of clinical symptoms. Current antiviral therapy is not always effective, so that improved drug classes and drug-targeting strategies are needed. Particularly host-directed antivirals, including pharmaceutical kinase inhibitors (PKIs), may help to overcome problems of drug resistance. Here, we focused on utilizing a selection of clinically relevant PKIs and determined their anticytomegaloviral efficacies. Particularly, PKIs directed to host or viral cyclin-dependent kinases, i.e., abemaciclib, LDC4297 and maribavir, exerted promising profiles against human and murine cytomegaloviruses. The anti-HCMV in vitro activity of the approved anti-cancer drug abemaciclib was confirmed in vivo using our luciferase-based murine cytomegalovirus (MCMV) animal model in immunocompetent mice. To assess drug combinations, we applied the Bliss independence checkerboard and Loewe additivity fixed-dose assays in parallel. Results revealed that (i) both affirmative approaches provided valuable information on anti-CMV drug efficacies and interactions, (ii) the analyzed combinations comprised additive, synergistic or antagonistic drug interactions consistent with the drugs’ antiviral mode-of-action, (iii) the selected PKIs, especially LDC4297, showed promising inhibitory profiles, not only against HCMV but also other α-, β- and γ-herpesviruses, and specifically, (iv) the combination treatment with LDC4297 and maribavir revealed a strong synergism against HCMV, which might open doors towards novel clinical options in the near future. Taken together, this study highlights the potential of therapeutic drug combinations of current developmental/preclinical PKIs.</t>
   </si>
   <si>
     <t>20 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/29679||http://dx.doi.org/10.17169/refubium-29423</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::630 Landwirtschaft und verwandte Bereiche||600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit::616 Krankheiten||600 Technik, Medizin, angewandte Wissenschaften::610 Medizin und Gesundheit::615 Pharmakologie, Therapeutik</t>
   </si>