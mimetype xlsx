--- v0 (2026-01-10)
+++ v1 (2026-04-28)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>73496932-61cc-4a99-bc5a-adffd7cf7031</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Handwerg, M.||Mitdank, R.||Levcenco, S.||Schorr, Susan||Fischer, S. F.</t>
+    <t>Handwerg, M.||Mitdank, R.||Levcenco, Sergiu||Schorr, Susan||Fischer, S. F.</t>
   </si>
   <si>
     <t>2021-01-18T14:36:03Z</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>For single crystalline sulfur-based kesterite Cu2ZnSnS4 the electrical and thermal conductivity are measured from 20 K to 320 K. The electrical conductivity decreases exponentially with decreasing temperature. The temperature dependence can be assigned to Mott-variable-range-hopping, an electrical transport process within an impurity band in the band gap. With the 3 omega-method a thermal conductivity room temperature value of 5.1 0.5 Wm(-1)K(-1) and a maximal value of 8.0 0.5 Wm(-1)K(-1) at 100 K are found. Phonon-phonon-umklapp-scattering can explain the high temperature range from 100 K to 320 K. The low temperature values of the thermal conductivity are dominated by the temperature-dependence of the specific heat capacity, due to a reduced phonon-mean-free-path, owing to phonon-impurity-scattering.</t>
   </si>
   <si>
     <t>8 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/29301||http://dx.doi.org/10.17169/refubium-29048</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::550 Geowissenschaften, Geologie::550 Geowissenschaften</t>
   </si>