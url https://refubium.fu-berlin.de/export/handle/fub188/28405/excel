--- v0 (2025-10-22)
+++ v1 (2026-04-27)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>bad6ca4b-2c5b-42b3-88ae-d0570c7d240f</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Grabe, Veit||Schubert, Marco||Strube-Bloss, Martin||Reinert, Anja||Trautheim, Silke||Lavista-Llanos, Sofia||Fiala, Andre||Hansson, Bill S.||Sachse, Silke</t>
+    <t>Grabe, Veit||Schubert, Marco||Strube-Bloss, Martin||Reinert, Anja||Trautheim, Silke||Lavista-Llanos, Sofia||Fiala, André||Hansson, Bill S.||Sachse, Silke</t>
   </si>
   <si>
     <t>2020-09-29T08:23:48Z</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Optical imaging of intracellular Ca2+ influx as a correlate of neuronal excitation represents a standard technique for visualizing spatiotemporal activity of neuronal networks. However, the information-processing properties of single neurons and neuronal circuits likewise involve inhibition of neuronal membrane potential. Here, we report spatially resolved optical imaging of odor-evoked inhibitory patterns in the olfactory circuitry of Drosophila using a genetically encoded fluorescent Cl- sensor. In combination with the excitatory component reflected by intracellular Ca2+ dynamics, we present a comprehensive functional map of both odor-evoked neuronal activation and inhibition at different levels of olfactory processing. We demonstrate that odor-evoked inhibition carried by Cl- influx is present both in sensory neurons and second-order projection neurons (PNs), and is characterized by stereotypic, odor-specific patterns. Cl--mediated inhibition features distinct dynamics in different neuronal populations. Our data support a dual role of inhibitory neurons in the olfactory system: global gain control across the neuronal circuitry and glomerulus-specific inhibition to enhance neuronal information processing.</t>
   </si>
   <si>
     <t>18 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/28405||http://dx.doi.org/10.17169/refubium-28155</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::570 Biowissenschaften; Biologie::570 Biowissenschaften; Biologie</t>
   </si>