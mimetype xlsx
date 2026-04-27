--- v0 (2025-10-02)
+++ v1 (2026-04-27)
@@ -98,51 +98,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.zdb</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>07516c8e-a94e-4211-97c1-f32f5323e42c</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Vogt, Lena||Duckwitz, Veronica||Arlt, Sebastian Patrick||Haimerl, Peggy||Bartel, Alexander||Hautzinger, Claudia||Birk, Stephan||Haase, Sebastian||Ladwig‐Wiegard, Mechthild||Doherr, Marcus G.</t>
+    <t>Vogt, Lena||Duckwitz, Veronica||Arlt, Sebastian Patrick||Haimerl, Peggy||Bartel, Alexander||Hautzinger, Claudia||Birk, Stephan||Haase, Sebastian||Ladwig-Wiegard, Mechthild||Doherr, Marcus G.</t>
   </si>
   <si>
     <t>2020-07-23T10:01:46Z</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Virtual patients have become an interesting alternative in medical education. Due to increasing demands regarding theoretical and clinical teaching and to improve an interdisciplinary approach, a new blended learning concept including virtual patients was developed and implemented in the veterinary curriculum of the Freie Universität Berlin. In the presented project, three virtual patients from the field of canine reproduction were developed. They focus on pregnancy diagnosis with suspected luteal insufficiency, pyometra and benign prostatic hyperplasia, respectively. The results of an evaluation by veterinary students of the 7th semester showed a high acceptance of virtual patients in a blended learning reproduction module in the interdisciplinary lectures. Students especially preferred videos, such as video lectures, hands‐on videos and animations as well as a glossary for background information, to successfully and autonomously work on a virtual case. The content covered by the new modules that were developed in the context of this project is part of a spiral curriculum; they will be revised and enhanced during the clinical year.</t>
   </si>
   <si>
     <t>9 S.</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/27892||http://dx.doi.org/10.17169/refubium-27645</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>600 Technik, Medizin, angewandte Wissenschaften::630 Landwirtschaft::632 Schäden, Krankheiten, Schädlinge an Pflanzen</t>
   </si>