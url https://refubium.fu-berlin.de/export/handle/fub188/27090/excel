--- v0 (2026-01-09)
+++ v1 (2026-04-28)
@@ -92,51 +92,51 @@
   <si>
     <t>dcterms.bibliographicCitation.url</t>
   </si>
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>f3487a4c-cbcb-4c27-a0c0-d5b945126d3e</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Saeidpour, S.||Lohan, S.B.||Anske, M.||Unbehauen, M.||Fleige, E.||Haag, R.||Meinke, M.C.||Bittl, Robert||Teutloff, C.</t>
+    <t>Saeidpour, S.||Lohan, S. B.||Anske, M.||Unbehauen, M.||Fleige, E.||Haag, R.||Meinke, M. C.||Bittl, Robert||Teutloff, C.</t>
   </si>
   <si>
     <t>2020-04-09T10:30:19Z</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>The skin and especially the stratum corneum (SC) act as a barrier and protect epidermal cells and thus the whole body against xenobiotica of the external environment. Topical skin treatment requires an efficient drug delivery system (DDS). Polymer-based nanocarriers represent novel transport vehicles for dermal application of drugs. In this study dendritic core-multishell (CMS) nanoparticles were investigated as promising candidates. CMS nanoparticles were loaded with a drug (analogue) and were applied to penetration studies of skin. We determined by dual-frequency electron paramagnetic resonance (EPR) how dexamethasone (Dx) labelled with 3-carboxy-2,2,5,5-tetramethyl-1-pyrrolidinyloxy (PCA) is associated with the CMS. The micro-environment of the drug loaded to CMS nanoparticles was investigated by pulsed high-field EPR at cryogenic temperature, making use of the fact that magnetic parameters (g-, A-matrices, and spin-lattice relaxation time) represent specific probes for the micro-environment. Additionally, the rotational correlation time of spin-labelled Dx was probed by continuous wave EPR at ambient temperature, which provides independent information on the drug environment. Furthermore, the penetration depth of Dx into the stratum corneum of porcine skin after different topical applications was investigated. The location of Dx in the CMS nanoparticles is revealed and the function of CMS as penetration enhancers for topical application is shown.</t>
   </si>
   <si>
     <t>31 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/27090||http://dx.doi.org/10.17169/refubium-26851</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by-nc-nd/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik::530 Physik</t>
   </si>