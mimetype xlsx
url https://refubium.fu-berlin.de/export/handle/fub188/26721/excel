--- v0 (2025-11-08)
+++ v1 (2026-04-26)
@@ -92,51 +92,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.affiliation.other</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>refubium.resourceType.provider</t>
   </si>
   <si>
     <t>bffefbb3-8dce-4eb9-8224-3c1080f1d017</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Gluza, M.||Schweigler, T.||Rauer, B.||Krumnow, C.||Schmiedmayer, J.||Eisert, J.</t>
+    <t>Gluza, Marek||Schweigler, T.||Rauer, B.||Krumnow, Christian||Schmiedmayer, J.||Eisert, J.</t>
   </si>
   <si>
     <t>2020-02-21T10:13:15Z</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>Quantum simulators allow to explore static and dynamical properties of otherwise intractable quantum many-body systems. In many instances, however, the read-out limits such quantum simulations. In this work, we introduce an innovative experimental read-out exploiting coherent non-interacting dynamics. Specifically, we present a tomographic recovery method allowing to indirectly measure the second moments of the relative density fluctuations between two one-dimensional superfluids, which until now eluded direct measurements. Applying methods from signal processing, we show that we can reconstruct the relative density fluctuations from non-equilibrium data of the relative phase fluctuations. We employ the method to investigate equilibrium states, the dynamics of phonon occupation numbers and even to predict recurrences. The method opens a new window for quantum simulations with one-dimensional superfluids, enabling a deeper analysis of their equilibration and thermalization dynamics.</t>
   </si>
   <si>
     <t>8 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/26721||http://dx.doi.org/10.17169/refubium-26478</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik::530 Physik</t>
   </si>