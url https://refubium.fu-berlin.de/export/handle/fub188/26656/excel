--- v0 (2025-12-07)
+++ v1 (2026-04-26)
@@ -95,51 +95,51 @@
   <si>
     <t>dcterms.bibliographicCitation.volume</t>
   </si>
   <si>
     <t>dcterms.isPartOf.eissn</t>
   </si>
   <si>
     <t>dcterms.isPartOf.issn</t>
   </si>
   <si>
     <t>refubium.affiliation</t>
   </si>
   <si>
     <t>refubium.funding</t>
   </si>
   <si>
     <t>refubium.resourceType.isindependentpub</t>
   </si>
   <si>
     <t>a111f9d9-5d5a-4f58-88b7-0ab08c9eb699</t>
   </si>
   <si>
     <t>fub188/16</t>
   </si>
   <si>
-    <t>Kussicke, A.||Tegtmeier, M.||Büchau, F.||Heyne, K.||Lindinger, A.</t>
+    <t>Kussicke, André||Tegtmeier, Michael||Büchau, Frederik||Heyne, Karsten||Lindinger, Albrecht</t>
   </si>
   <si>
     <t>2020-02-13T11:09:11Z</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>We report combined temporal and spatial laser pulse shaping to perform lateral and depth dependent two-photon excited fluorescence of dyes. For generating the specific spatially and temporally phase tailored pulses a temporal pulse shaper and a subsequent spatial pulse shaper are employed. Simultaneous spatial and temporal shaping is presented for two-photon excited fluorescence by applying temporal third order phase functions on spatially different light field components. Moreover, the prospects of spatial shaping are demonstrated by applying various lateral two-photon fluorescence pattern. In particular, a depth dependent excitation of different dyes is performed which leads to a high axially resolved fluorescence contrast. The introduced spatial and temporal shaping technique provides new perspectives for biophotonic imaging applications.</t>
   </si>
   <si>
     <t>6 Seiten</t>
   </si>
   <si>
     <t>https://refubium.fu-berlin.de/handle/fub188/26656||http://dx.doi.org/10.17169/refubium-26413</t>
   </si>
   <si>
     <t>eng</t>
   </si>
   <si>
     <t>https://creativecommons.org/licenses/by/4.0/</t>
   </si>
   <si>
     <t>500 Naturwissenschaften und Mathematik::530 Physik::530 Physik</t>
   </si>